--- v0 (2025-10-06)
+++ v1 (2026-10-31)
@@ -1,10677 +1,423 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3515 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24026"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\JNEC_Research\Climate_change_research\Punatshangchu_basin\RSM_model_documents\Data_RSM\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{501259A0-E704-4B4C-A968-045711F5146B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Sheet 1" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <calcPr calcId="181029"/>
+  <oleSize ref="A1:R29"/>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="26">
+  <si>
+    <t>Drujeygang</t>
+  </si>
+  <si>
+    <t>Gaselo</t>
+  </si>
+  <si>
+    <t>Kamichu</t>
+  </si>
+  <si>
+    <t>Lingshi</t>
+  </si>
+  <si>
+    <t>Nobding</t>
+  </si>
+  <si>
+    <t>Pelela</t>
+  </si>
+  <si>
+    <t>Phobjikha</t>
+  </si>
+  <si>
+    <t>Shelgana</t>
+  </si>
+  <si>
+    <t>Sunkosh</t>
+  </si>
+  <si>
+    <t>Tashithang</t>
+  </si>
+  <si>
+    <t>Thinleygang</t>
+  </si>
+  <si>
+    <t>R_1990_2017</t>
+  </si>
+  <si>
+    <t>R_2004_2007</t>
+  </si>
+  <si>
+    <t>T_1990_2017</t>
+  </si>
+  <si>
+    <t>T_2004_2007</t>
+  </si>
+  <si>
+    <t>Station</t>
+  </si>
+  <si>
+    <t>Gasa</t>
+  </si>
+  <si>
+    <t>Class</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Bhur</t>
+  </si>
+  <si>
+    <t>Simtokha</t>
+  </si>
+  <si>
+    <t>Punakha</t>
+  </si>
+  <si>
+    <t>Wangdi</t>
+  </si>
+  <si>
+    <t>Dagana</t>
+  </si>
+  <si>
+    <t>Damphu</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...97 lines deleted...]
-</w:fonts>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="2" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFF7656F"/>
+    </mruColors>
+  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...154 lines deleted...]
-</w:hdr>
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...5098 lines deleted...]
-</w:numbering>
+<file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1657 lines deleted...]
-<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
-  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="9.5475983809110501E-2"/>
-[...1 lines deleted...]
-          <c:w val="0.87678648928726399"/>
+          <c:x val="0.1264096675415573"/>
+          <c:y val="3.2007888911729392E-2"/>
+          <c:w val="0.81491929133858243"/>
           <c:h val="0.66813719794673798"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
-          <c:idx val="1"/>
+          <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
+            <c:v>R_1990-2017[28 years]</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
             <c:strRef>
-              <c:f>Rainfall_2004-2007[4 years]</c:f>
+              <c:f>'Sheet 1'!$B$2:$B$19</c:f>
               <c:strCache>
-                <c:ptCount val="1"/>
+                <c:ptCount val="18"/>
                 <c:pt idx="0">
-                  <c:v>Rainfall_2004-2007[4 years]</c:v>
+                  <c:v>Drujeygang</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Gaselo</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Kamichu</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Lingshi</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Nobding</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Pelela</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Phobjikha</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Shelgana</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Sunkosh</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Tashithang</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>Thinleygang</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>Gasa</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>Bhur</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>Simtokha</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>Punakha</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>Wangdi</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>Dagana</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>Damphu</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'Sheet 1'!$C$2:$C$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="18"/>
+                <c:pt idx="0">
+                  <c:v>9.3184707147746195</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>25.452234281803101</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>38.740588637919195</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>77.0900557348196</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>53.260975848244797</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>49.711547863498602</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>52.693849613767497</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>46.152341840226903</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>8.0571037449887601</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>49.897330595482501</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>61.327857631759095</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>51.520484990710905</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>15.5666373325511</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>16.114207489977499</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>22.9295003422313</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>0.12711450083113299</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>25.422900166226697</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>22.440598415957798</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-571B-4A7F-962C-8CA1BC181DEB}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:v>R_2004-2007[4 years]</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Sheet 1'!$B$2:$B$19</c:f>
               <c:strCache>
                 <c:ptCount val="18"/>
                 <c:pt idx="0">
                   <c:v>Drujeygang</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Gaselo</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Kamichu</c:v>
                 </c:pt>
@@ -10741,92 +487,231 @@
                 <c:pt idx="3">
                   <c:v>2.0533880903490802</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>12.3887748117728</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>2.19028062970568</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>7.6659822039698797</c:v>
+                  <c:v>7.6659822039698806</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>2.0533880903490802</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>6.2970568104038298</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-0713-4BDA-BB9B-772930F6E79F}"/>
+              <c16:uniqueId val="{00000000-F668-4852-ACB8-EEF0D9E44073}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="2"/>
+          <c:order val="2"/>
+          <c:tx>
+            <c:v>T_1990-2017[28 years]</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>'Sheet 1'!$B$2:$B$19</c:f>
+              <c:strCache>
+                <c:ptCount val="18"/>
+                <c:pt idx="0">
+                  <c:v>Drujeygang</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Gaselo</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Kamichu</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Lingshi</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Nobding</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Pelela</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Phobjikha</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Shelgana</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Sunkosh</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Tashithang</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>Thinleygang</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>Gasa</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>Bhur</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>Simtokha</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>Punakha</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>Wangdi</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>Dagana</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>Damphu</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'Sheet 1'!$E$2:$E$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="18"/>
+                <c:pt idx="0">
+                  <c:v>9.6020338320132996</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>27.7989635279163</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>42.915811088295705</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>77.0900557348196</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>53.7987679671458</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>49.408428669208995</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>52.723183729343901</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>46.4652390730419</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>7.7735406277500694</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>49.916886672533501</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>61.591864671946809</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>41.5762198103061</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>24.1517551579153</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>22.3232619536521</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>22.3525960692285</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>23.946416348880401</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>22.831719956976603</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>22.440598415957798</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-0677-4088-8DEC-8A8381CC0156}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
-          <c:order val="1"/>
+          <c:order val="3"/>
           <c:tx>
-            <c:strRef>
-[...7 lines deleted...]
-            </c:strRef>
+            <c:v>T_2004-2007 [4 years]</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Sheet 1'!$B$2:$B$19</c:f>
               <c:strCache>
                 <c:ptCount val="18"/>
                 <c:pt idx="0">
                   <c:v>Drujeygang</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Gaselo</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Kamichu</c:v>
                 </c:pt>
@@ -10893,414 +778,1092 @@
                 <c:pt idx="2">
                   <c:v>8.4188911704312108</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2.0533880903490802</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6.8446269678302502E-2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6.8446269678302502E-2</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>6.8446269678302502E-2</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>12.457221081451101</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2.8747433264887099</c:v>
+                  <c:v>2.8747433264887103</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>8.8980150581793307</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>6.8446269678302502E-2</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>6.2970568104038298</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>1.30047912388775</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-0713-4BDA-BB9B-772930F6E79F}"/>
+              <c16:uniqueId val="{00000001-0677-4088-8DEC-8A8381CC0156}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="100"/>
         <c:overlap val="1"/>
         <c:axId val="2069626384"/>
         <c:axId val="2069739408"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="2069626384"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:rPr>
                   <a:t>Station</a:t>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr" rtl="0">
                 <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                   <a:solidFill>
                     <a:sysClr val="windowText" lastClr="000000"/>
                   </a:solidFill>
-                  <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
-                  <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:defRPr>
               </a:pPr>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </c:txPr>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr lang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="2069739408"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="2069739408"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="80"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr">
+                  <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Percentage</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr">
+                <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:sysClr val="windowText" lastClr="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </c:txPr>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="cross"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0">
+              <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="2069626384"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+        <c:majorUnit val="5"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:sysClr val="windowText" lastClr="000000"/>
+          </a:solidFill>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="r"/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.65321991346512787"/>
+          <c:y val="7.9281860600758244E-2"/>
+          <c:w val="0.24917497877245817"/>
+          <c:h val="0.25539338797179301"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:noFill/>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.1264096675415573"/>
+          <c:y val="3.2007888911729392E-2"/>
+          <c:w val="0.81491929133858243"/>
+          <c:h val="0.66813719794673798"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:v>Rainfall_2004-2007[4 years]</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>'Sheet 1'!$B$2:$B$19</c:f>
+              <c:strCache>
+                <c:ptCount val="18"/>
+                <c:pt idx="0">
+                  <c:v>Drujeygang</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Gaselo</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Kamichu</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Lingshi</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Nobding</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Pelela</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Phobjikha</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Shelgana</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Sunkosh</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Tashithang</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>Thinleygang</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>Gasa</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>Bhur</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>Simtokha</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>Punakha</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>Wangdi</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>Dagana</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>Damphu</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'Sheet 1'!$D$2:$D$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="18"/>
+                <c:pt idx="0">
+                  <c:v>0.136892539356605</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>10.5407255304586</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2.0533880903490802</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>12.3887748117728</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2.19028062970568</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>7.6659822039698806</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2.0533880903490802</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>6.2970568104038298</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>0</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000001-1CC1-476A-AB67-DF7C0D9BCA74}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="3"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:v>Temperature_2004-2007 [4 years]</c:v>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>'Sheet 1'!$B$2:$B$19</c:f>
+              <c:strCache>
+                <c:ptCount val="18"/>
+                <c:pt idx="0">
+                  <c:v>Drujeygang</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Gaselo</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Kamichu</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Lingshi</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Nobding</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Pelela</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Phobjikha</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Shelgana</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Sunkosh</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Tashithang</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>Thinleygang</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>Gasa</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>Bhur</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>Simtokha</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>Punakha</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>Wangdi</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>Dagana</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>Damphu</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'Sheet 1'!$F$2:$F$19</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="18"/>
+                <c:pt idx="0">
+                  <c:v>0.61601642710472304</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>6.8446269678302502E-2</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>8.4188911704312108</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2.0533880903490802</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>6.8446269678302502E-2</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>6.8446269678302502E-2</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>6.8446269678302502E-2</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>12.457221081451101</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2.8747433264887103</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>8.8980150581793307</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>0</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>6.8446269678302502E-2</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>6.2970568104038298</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>1.30047912388775</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>0</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000003-1CC1-476A-AB67-DF7C0D9BCA74}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="100"/>
+        <c:overlap val="1"/>
+        <c:axId val="2069626384"/>
+        <c:axId val="2069739408"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="2069626384"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:sysClr val="windowText" lastClr="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  </a:rPr>
+                  <a:t>Station</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+          <c:spPr>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:txPr>
+            <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" rtl="0">
+                <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                  <a:solidFill>
+                    <a:sysClr val="windowText" lastClr="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                </a:defRPr>
+              </a:pPr>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </c:txPr>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="2069739408"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
         <c:axId val="2069739408"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="15"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr">
                   <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:sysClr val="windowText" lastClr="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                     <a:ea typeface="+mn-ea"/>
-                    <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                    <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   </a:rPr>
-                  <a:t>Percentage missing</a:t>
+                  <a:t>Percentage</a:t>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:overlay val="0"/>
           <c:spPr>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:txPr>
             <a:bodyPr rot="-5400000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                   <a:solidFill>
                     <a:sysClr val="windowText" lastClr="000000"/>
                   </a:solidFill>
-                  <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                  <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
-                  <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                  <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:defRPr>
               </a:pPr>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </c:txPr>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="cross"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr algn="ctr" rtl="0">
               <a:defRPr lang="en-IN" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="2069626384"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="3"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.58865697385520999"/>
-[...2 lines deleted...]
-          <c:h val="0.21935958541306899"/>
+          <c:x val="0.57955501418676258"/>
+          <c:y val="4.8995962387154764E-2"/>
+          <c:w val="0.34002832518863318"/>
+          <c:h val="0.11153558956748805"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
-            <a:defRPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+            <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
-        <a:defRPr lang="en-US"/>
+        <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
-  <c:externalData r:id="rId4">
-[...1 lines deleted...]
-  </c:externalData>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=word/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
-<file path=word/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
@@ -11759,346 +2322,914 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>120015</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Chart 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A4A117-254B-48D1-AB01-FF29CE18AD0F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>523875</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>55245</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="5" name="Chart 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2B6A494-5F05-40CB-B52C-CF8047A42577}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=word/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:clrScheme name="Office">
     <a:dk1>
       <a:sysClr val="windowText" lastClr="000000"/>
     </a:dk1>
     <a:lt1>
       <a:sysClr val="window" lastClr="FFFFFF"/>
     </a:lt1>
     <a:dk2>
       <a:srgbClr val="1F497D"/>
     </a:dk2>
     <a:lt2>
       <a:srgbClr val="EEECE1"/>
     </a:lt2>
     <a:accent1>
       <a:srgbClr val="4F81BD"/>
     </a:accent1>
     <a:accent2>
       <a:srgbClr val="C0504D"/>
     </a:accent2>
     <a:accent3>
       <a:srgbClr val="9BBB59"/>
     </a:accent3>
     <a:accent4>
       <a:srgbClr val="8064A2"/>
@@ -12327,113 +3458,464 @@
       </a:gradFill>
       <a:gradFill rotWithShape="1">
         <a:gsLst>
           <a:gs pos="0">
             <a:schemeClr val="phClr">
               <a:tint val="80000"/>
               <a:satMod val="300000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="30000"/>
               <a:satMod val="200000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:path path="circle">
           <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
         </a:path>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...31 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="L25" sqref="L25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="14.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2">
+        <v>9.3184707147746195</v>
+      </c>
+      <c r="D2">
+        <v>0.136892539356605</v>
+      </c>
+      <c r="E2">
+        <v>9.6020338320132996</v>
+      </c>
+      <c r="F2">
+        <v>0.61601642710472304</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3">
+        <v>25.452234281803101</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>27.7989635279163</v>
+      </c>
+      <c r="F3">
+        <v>6.8446269678302502E-2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4">
+        <v>38.740588637919195</v>
+      </c>
+      <c r="D4">
+        <v>10.5407255304586</v>
+      </c>
+      <c r="E4">
+        <v>42.915811088295705</v>
+      </c>
+      <c r="F4">
+        <v>8.4188911704312108</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5">
+        <v>77.0900557348196</v>
+      </c>
+      <c r="D5">
+        <v>2.0533880903490802</v>
+      </c>
+      <c r="E5">
+        <v>77.0900557348196</v>
+      </c>
+      <c r="F5">
+        <v>2.0533880903490802</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6">
+        <v>53.260975848244797</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6">
+        <v>53.7987679671458</v>
+      </c>
+      <c r="F6">
+        <v>6.8446269678302502E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7">
+        <v>49.711547863498602</v>
+      </c>
+      <c r="D7">
+        <v>0</v>
+      </c>
+      <c r="E7">
+        <v>49.408428669208995</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8">
+        <v>52.693849613767497</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>52.723183729343901</v>
+      </c>
+      <c r="F8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9">
+        <v>46.152341840226903</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>46.4652390730419</v>
+      </c>
+      <c r="F9">
+        <v>6.8446269678302502E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10">
+        <v>8.0571037449887601</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>7.7735406277500694</v>
+      </c>
+      <c r="F10">
+        <v>6.8446269678302502E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11">
+        <v>49.897330595482501</v>
+      </c>
+      <c r="D11">
+        <v>12.3887748117728</v>
+      </c>
+      <c r="E11">
+        <v>49.916886672533501</v>
+      </c>
+      <c r="F11">
+        <v>12.457221081451101</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12">
+        <v>61.327857631759095</v>
+      </c>
+      <c r="D12">
+        <v>2.19028062970568</v>
+      </c>
+      <c r="E12">
+        <v>61.591864671946809</v>
+      </c>
+      <c r="F12">
+        <v>2.8747433264887103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13">
+        <v>51.520484990710905</v>
+      </c>
+      <c r="D13">
+        <v>7.6659822039698806</v>
+      </c>
+      <c r="E13">
+        <v>41.5762198103061</v>
+      </c>
+      <c r="F13">
+        <v>8.8980150581793307</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14">
+        <v>15.5666373325511</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>24.1517551579153</v>
+      </c>
+      <c r="F14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15">
+        <v>16.114207489977499</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>22.3232619536521</v>
+      </c>
+      <c r="F15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16">
+        <v>22.9295003422313</v>
+      </c>
+      <c r="D16">
+        <v>2.0533880903490802</v>
+      </c>
+      <c r="E16">
+        <v>22.3525960692285</v>
+      </c>
+      <c r="F16">
+        <v>6.8446269678302502E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17">
+        <v>0.12711450083113299</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>23.946416348880401</v>
+      </c>
+      <c r="F17">
+        <v>6.2970568104038298</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18">
+        <v>25.422900166226697</v>
+      </c>
+      <c r="D18">
+        <v>6.2970568104038298</v>
+      </c>
+      <c r="E18">
+        <v>22.831719956976603</v>
+      </c>
+      <c r="F18">
+        <v>1.30047912388775</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19">
+        <v>22.440598415957798</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>22.440598415957798</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Journal of Applied Engineering, Technology and Management (JAETM)</vt:lpstr>
+      <vt:lpstr>Sheet 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7846</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Journal of Applied Engineering, Technology and Management (JAETM)</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>